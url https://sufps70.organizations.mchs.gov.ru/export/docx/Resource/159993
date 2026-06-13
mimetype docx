--- v1 (2026-01-09)
+++ v2 (2026-06-13)
@@ -129,102 +129,51 @@
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ул. Космонавта Г.С.Титова 7А, кабинет № 216.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Телефон 7-72-10.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В рабочие дни с 08.30 – 18.00, перерыв 12:30 – 14:00.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">______________________________________________</w:t>
             </w:r>
             <w:br/>
             <w:br/>
-            <w:r>
-[...50 lines deleted...]
-            </w:r>
+            <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Электронная почта отдела Федерального государственного пожарногонадзора ФГКУ «Специальное управление ФПС №70 МЧС России»ofgpn@su70.mchs.gov.ru</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>